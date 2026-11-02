--- v0 (2026-08-25)
+++ v1 (2026-11-02)
@@ -83,51 +83,51 @@
   <si>
     <t>2003-Q1 — 2026-Q2</t>
   </si>
   <si>
     <t>Проверено от източника</t>
   </si>
   <si>
     <t>2026-08-14T11:33:07+00:00</t>
   </si>
   <si>
     <t>Официален адрес</t>
   </si>
   <si>
     <t>https://www.nsi.bg/opendata/getopendata_json.php?l=bg&amp;id=1103</t>
   </si>
   <si>
     <t>Каталог на dati.bg</t>
   </si>
   <si>
     <t>https://dati.bg/api/v1/catalog/nsi-unemployment-rates-by-age-and-sex</t>
   </si>
   <si>
     <t>Генерирано</t>
   </si>
   <si>
-    <t>25.08.2026 23:50 EEST</t>
+    <t>02.11.2026 02:31 EET</t>
   </si>
   <si>
     <t>Период</t>
   </si>
   <si>
     <t>Етикет</t>
   </si>
   <si>
     <t>Общо</t>
   </si>
   <si>
     <t>Мъже</t>
   </si>
   <si>
     <t>Жени</t>
   </si>
   <si>
     <t>2003-Q1</t>
   </si>
   <si>
     <t>1 трим. 2003</t>
   </si>
   <si>
     <t>2003-Q2</t>
   </si>