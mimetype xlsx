--- v0 (2026-08-25)
+++ v1 (2026-11-02)
@@ -11,123 +11,123 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Отчет" sheetId="1" r:id="rId4"/>
     <sheet name="Данни" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Данни'!$A$1:$E$68</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Данни'!$A$1:$E$69</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Инфлация</t>
   </si>
   <si>
     <t>Таблото ще проследява CPI, месечното изменение, годишната инфлация и средногодишната инфлация.</t>
   </si>
   <si>
     <t>Последна стойност</t>
   </si>
   <si>
     <t>Спрямо предходния период</t>
   </si>
   <si>
     <t>На годишна база</t>
   </si>
   <si>
     <t>Последен период</t>
   </si>
   <si>
     <t>Динамика във времето</t>
   </si>
   <si>
     <t>Метаданни и произход</t>
   </si>
   <si>
     <t>Източник</t>
   </si>
   <si>
     <t>Национален статистически институт</t>
   </si>
   <si>
     <t>Набор данни</t>
   </si>
   <si>
     <t>nsi-consumer-price-inflation</t>
   </si>
   <si>
     <t>Покритие</t>
   </si>
   <si>
-    <t>2021-01 — 2026-07</t>
+    <t>2021-01 — 2026-08</t>
   </si>
   <si>
     <t>Проверено от източника</t>
   </si>
   <si>
-    <t>2026-08-18T05:40:15+00:00</t>
+    <t>2026-10-01T08:34:01+00:00</t>
   </si>
   <si>
     <t>Официален адрес</t>
   </si>
   <si>
     <t>https://www.nsi.bg/sites/default/files/files/data/timeseries/CPI_1.4.xlsx</t>
   </si>
   <si>
     <t>Каталог на dati.bg</t>
   </si>
   <si>
     <t>https://dati.bg/api/v1/catalog/nsi-consumer-price-inflation</t>
   </si>
   <si>
     <t>Генерирано</t>
   </si>
   <si>
-    <t>25.08.2026 23:49 EEST</t>
+    <t>02.11.2026 02:33 EET</t>
   </si>
   <si>
     <t>Период</t>
   </si>
   <si>
     <t>Етикет</t>
   </si>
   <si>
     <t>Годишна</t>
   </si>
   <si>
     <t>Месечна</t>
   </si>
   <si>
     <t>Средногодишна</t>
   </si>
   <si>
     <t>2021-01</t>
   </si>
   <si>
     <t>яну 2021</t>
   </si>
   <si>
     <t>2021-02</t>
   </si>
@@ -501,50 +501,56 @@
     <t>мар 2026</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>апр 2026</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>май 2026</t>
   </si>
   <si>
     <t>2026-06</t>
   </si>
   <si>
     <t>юни 2026</t>
   </si>
   <si>
     <t>2026-07</t>
   </si>
   <si>
     <t>юли 2026</t>
+  </si>
+  <si>
+    <t>2026-08</t>
+  </si>
+  <si>
+    <t>авг 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0&quot;%&quot;"/>
     <numFmt numFmtId="165" formatCode="+0.0&quot; п.п.&quot;;-0.0&quot; п.п.&quot;;0.0&quot; п.п.&quot;"/>
   </numFmts>
   <fonts count="8">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -746,53 +752,53 @@
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Данни'!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Годишна</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:cat>
             <c:strRef>
-              <c:f>'Данни'!$A$2:$A$68</c:f>
+              <c:f>'Данни'!$A$2:$A$69</c:f>
               <c:strCache>
-                <c:ptCount val="67"/>
+                <c:ptCount val="68"/>
                 <c:pt idx="0">
                   <c:v>2021-01</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2021-02</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2021-03</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2021-04</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2021-05</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2021-06</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2021-07</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2021-08</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -949,59 +955,62 @@
                   <c:v>2025-11</c:v>
                 </c:pt>
                 <c:pt idx="59">
                   <c:v>2025-12</c:v>
                 </c:pt>
                 <c:pt idx="60">
                   <c:v>2026-01</c:v>
                 </c:pt>
                 <c:pt idx="61">
                   <c:v>2026-02</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>2026-03</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>2026-04</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>2026-05</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>2026-06</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>2026-07</c:v>
+                </c:pt>
+                <c:pt idx="67">
+                  <c:v>2026-08</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Данни'!$C$2:$C$68</c:f>
+              <c:f>'Данни'!$C$2:$C$69</c:f>
               <c:numCache>
-                <c:ptCount val="67"/>
+                <c:ptCount val="68"/>
                 <c:pt idx="0">
                   <c:v>-0.584155342028</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>-0.055808955005</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.632678964836</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>1.981724576829</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2.465866688318</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2.6529176874</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2.964075095421</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>3.718316714835</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1158,77 +1167,80 @@
                   <c:v>5.22383341421</c:v>
                 </c:pt>
                 <c:pt idx="59">
                   <c:v>4.951033650682</c:v>
                 </c:pt>
                 <c:pt idx="60">
                   <c:v>3.528802860896</c:v>
                 </c:pt>
                 <c:pt idx="61">
                   <c:v>3.318053897847</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>4.070310856761</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>6.800327027371</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>6.851791651787</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>5.445163868306</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>4.54574659551</c:v>
+                </c:pt>
+                <c:pt idx="67">
+                  <c:v>5.051657021096</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'Данни'!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Месечна</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:val>
             <c:numRef>
-              <c:f>'Данни'!$D$2:$D$68</c:f>
+              <c:f>'Данни'!$D$2:$D$69</c:f>
               <c:numCache>
-                <c:ptCount val="67"/>
+                <c:ptCount val="68"/>
                 <c:pt idx="0">
                   <c:v>0.189518556396</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.605626038771</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.055223033729</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.698502081369</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0.142350634276</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>-0.207449562048</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.77103487626</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.770492585919</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1385,77 +1397,80 @@
                   <c:v>0.467216316291</c:v>
                 </c:pt>
                 <c:pt idx="59">
                   <c:v>0.140200655506</c:v>
                 </c:pt>
                 <c:pt idx="60">
                   <c:v>0.648246589578</c:v>
                 </c:pt>
                 <c:pt idx="61">
                   <c:v>0.372760372196</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>0.881186527679</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>1.770976203019</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>0.044904128888</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>-0.879455950232</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>0.818546276484</c:v>
+                </c:pt>
+                <c:pt idx="67">
+                  <c:v>0.617677839303</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>'Данни'!$E$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Средногодишна</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:val>
             <c:numRef>
-              <c:f>'Данни'!$E$2:$E$68</c:f>
+              <c:f>'Данни'!$E$2:$E$69</c:f>
               <c:numCache>
-                <c:ptCount val="67"/>
+                <c:ptCount val="68"/>
                 <c:pt idx="0">
                   <c:v>1.277229385082</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.964161342395</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.770823107948</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.788243242203</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0.883674752048</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0.975606403311</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>1.11869371225</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>1.326868384641</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1612,50 +1627,53 @@
                   <c:v>4.353784514991</c:v>
                 </c:pt>
                 <c:pt idx="59">
                   <c:v>4.580843616999</c:v>
                 </c:pt>
                 <c:pt idx="60">
                   <c:v>4.559203124856</c:v>
                 </c:pt>
                 <c:pt idx="61">
                   <c:v>4.495608813162</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>4.499512854886</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>4.779334390034</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>5.041950116042</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>5.129894452829</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>5.068351968176</c:v>
+                </c:pt>
+                <c:pt idx="67">
+                  <c:v>5.049677618411</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:smooth val="0"/>
         <c:axId val="110438656"/>
         <c:axId val="110444544"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="110438656"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:t>Период</a:t>
                 </a:r>
@@ -2141,67 +2159,67 @@
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7"/>
       <c r="D5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="7"/>
       <c r="G5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="7"/>
       <c r="J5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="8">
-        <f>'Данни'!C68</f>
-        <v>4.54574659551</v>
+        <f>'Данни'!C69</f>
+        <v>5.051657021096</v>
       </c>
       <c r="B6" s="8"/>
       <c r="D6" s="9">
-        <f>'Данни'!C68-'Данни'!C67</f>
-        <v>-0.899417272796</v>
+        <f>'Данни'!C69-'Данни'!C68</f>
+        <v>0.505910425586</v>
       </c>
       <c r="E6" s="9"/>
       <c r="G6" s="9">
-        <f>'Данни'!C68-'Данни'!C56</f>
-        <v>-0.724369370811</v>
+        <f>'Данни'!C69-'Данни'!C57</f>
+        <v>-0.22896560853</v>
       </c>
       <c r="H6" s="9"/>
       <c r="J6" s="10" t="str">
-        <f>'Данни'!A68</f>
-        <v>2026-07</v>
+        <f>'Данни'!A69</f>
+        <v>2026-08</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="8"/>
       <c r="B7" s="8"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="J7" s="10"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
     </row>
@@ -2343,55 +2361,55 @@
     <mergeCell ref="G6:H7"/>
     <mergeCell ref="J5:J5"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="A9:J9"/>
     <mergeCell ref="A31:J31"/>
     <mergeCell ref="B32:J32"/>
     <mergeCell ref="B33:J33"/>
     <mergeCell ref="B34:J34"/>
     <mergeCell ref="B35:J35"/>
     <mergeCell ref="B36:J36"/>
     <mergeCell ref="B37:J37"/>
     <mergeCell ref="B38:J38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.4" right="0.4" top="0.4" bottom="0.4" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E68"/>
+  <dimension ref="A1:E69"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="C2" sqref="C2:E68"/>
+      <selection pane="bottomRight" activeCell="C2" sqref="C2:E69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -3499,68 +3517,85 @@
       <c r="D66" s="3">
         <v>0.044904128888</v>
       </c>
       <c r="E66" s="3">
         <v>5.041950116042</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>157</v>
       </c>
       <c r="B67" t="s">
         <v>158</v>
       </c>
       <c r="C67" s="3">
         <v>5.445163868306</v>
       </c>
       <c r="D67" s="3">
         <v>-0.879455950232</v>
       </c>
       <c r="E67" s="3">
         <v>5.129894452829</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="A68" s="2" t="s">
+      <c r="A68" t="s">
         <v>159</v>
       </c>
-      <c r="B68" s="2" t="s">
+      <c r="B68" t="s">
         <v>160</v>
       </c>
-      <c r="C68" s="4">
+      <c r="C68" s="3">
         <v>4.54574659551</v>
       </c>
-      <c r="D68" s="4">
+      <c r="D68" s="3">
         <v>0.818546276484</v>
       </c>
-      <c r="E68" s="4">
+      <c r="E68" s="3">
         <v>5.068351968176</v>
       </c>
     </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C69" s="4">
+        <v>5.051657021096</v>
+      </c>
+      <c r="D69" s="4">
+        <v>0.617677839303</v>
+      </c>
+      <c r="E69" s="4">
+        <v>5.049677618411</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:E68"/>
+  <autoFilter ref="A1:E69"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Отчет</vt:lpstr>
       <vt:lpstr>Данни</vt:lpstr>