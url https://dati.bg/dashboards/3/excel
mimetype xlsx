--- v0 (2026-08-25)
+++ v1 (2026-11-02)
@@ -11,123 +11,123 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Отчет" sheetId="1" r:id="rId4"/>
     <sheet name="Данни" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Данни'!$A$1:$D$125</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Данни'!$A$1:$D$126</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>Ръст на БВП</t>
   </si>
   <si>
     <t>Таблото ще представя реалния ръст на БВП спрямо предходното и съответното тримесечие на предходната година.</t>
   </si>
   <si>
     <t>Последна стойност</t>
   </si>
   <si>
     <t>Спрямо предходния период</t>
   </si>
   <si>
     <t>На годишна база</t>
   </si>
   <si>
     <t>Последен период</t>
   </si>
   <si>
     <t>Динамика във времето</t>
   </si>
   <si>
     <t>Метаданни и произход</t>
   </si>
   <si>
     <t>Източник</t>
   </si>
   <si>
     <t>Национален статистически институт</t>
   </si>
   <si>
     <t>Набор данни</t>
   </si>
   <si>
     <t>nsi-quarterly-real-gdp-growth</t>
   </si>
   <si>
     <t>Покритие</t>
   </si>
   <si>
-    <t>1996-Q1 — 2026-Q1</t>
+    <t>1996-Q1 — 2026-Q2</t>
   </si>
   <si>
     <t>Проверено от източника</t>
   </si>
   <si>
-    <t>2026-08-18T05:40:15+00:00</t>
+    <t>2026-09-28T19:10:17+00:00</t>
   </si>
   <si>
     <t>Официален адрес</t>
   </si>
   <si>
     <t>https://www.nsi.bg/sites/default/files/files/data/timeseries/GDP_1.4.2_ESA_2010_EUR.xlsx</t>
   </si>
   <si>
     <t>Каталог на dati.bg</t>
   </si>
   <si>
     <t>https://dati.bg/api/v1/catalog/nsi-quarterly-real-gdp-growth</t>
   </si>
   <si>
     <t>Генерирано</t>
   </si>
   <si>
-    <t>25.08.2026 23:50 EEST</t>
+    <t>02.11.2026 02:33 EET</t>
   </si>
   <si>
     <t>Период</t>
   </si>
   <si>
     <t>Етикет</t>
   </si>
   <si>
     <t>Годишен растеж</t>
   </si>
   <si>
     <t>Тримесечен растеж</t>
   </si>
   <si>
     <t>1995-Q2</t>
   </si>
   <si>
     <t>1995-Q3</t>
   </si>
   <si>
     <t>1995-Q4</t>
   </si>
   <si>
     <t>1996-Q1</t>
   </si>
@@ -831,50 +831,56 @@
     <t>1 трим. 2025</t>
   </si>
   <si>
     <t>2025-Q2</t>
   </si>
   <si>
     <t>2 трим. 2025</t>
   </si>
   <si>
     <t>2025-Q3</t>
   </si>
   <si>
     <t>3 трим. 2025</t>
   </si>
   <si>
     <t>2025-Q4</t>
   </si>
   <si>
     <t>4 трим. 2025</t>
   </si>
   <si>
     <t>2026-Q1</t>
   </si>
   <si>
     <t>1 трим. 2026</t>
+  </si>
+  <si>
+    <t>2026-Q2</t>
+  </si>
+  <si>
+    <t>2 трим. 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0&quot;%&quot;"/>
     <numFmt numFmtId="165" formatCode="+0.0&quot; п.п.&quot;;-0.0&quot; п.п.&quot;;0.0&quot; п.п.&quot;"/>
   </numFmts>
   <fonts count="8">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1076,53 +1082,53 @@
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Данни'!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Годишен растеж</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:cat>
             <c:strRef>
-              <c:f>'Данни'!$A$2:$A$125</c:f>
+              <c:f>'Данни'!$A$2:$A$126</c:f>
               <c:strCache>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>1995-Q2</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>1995-Q3</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1995-Q4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>1996-Q1</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>1996-Q2</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>1996-Q3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>1996-Q4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>1997-Q1</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1450,59 +1456,62 @@
                   <c:v>2024-Q1</c:v>
                 </c:pt>
                 <c:pt idx="116">
                   <c:v>2024-Q2</c:v>
                 </c:pt>
                 <c:pt idx="117">
                   <c:v>2024-Q3</c:v>
                 </c:pt>
                 <c:pt idx="118">
                   <c:v>2024-Q4</c:v>
                 </c:pt>
                 <c:pt idx="119">
                   <c:v>2025-Q1</c:v>
                 </c:pt>
                 <c:pt idx="120">
                   <c:v>2025-Q2</c:v>
                 </c:pt>
                 <c:pt idx="121">
                   <c:v>2025-Q3</c:v>
                 </c:pt>
                 <c:pt idx="122">
                   <c:v>2025-Q4</c:v>
                 </c:pt>
                 <c:pt idx="123">
                   <c:v>2026-Q1</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>2026-Q2</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Данни'!$C$2:$C$125</c:f>
+              <c:f>'Данни'!$C$2:$C$126</c:f>
               <c:numCache>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v/>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v/>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v/>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>23.734320365856</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>9.488788897556</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>3.654147049748</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>-6.764681262169</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>-17.124160210091</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1517,390 +1526,393 @@
                 <c:pt idx="11">
                   <c:v>8.656072222611</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>2.663623658903</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>1.168267926168</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>3.185648317939</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>-9.467299415667</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>-5.694020726109</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>-7.214907757291</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>-10.968263344996</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>-0.928802825768</c:v>
+                  <c:v>-0.928373278631</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>2.665320192471</c:v>
+                  <c:v>2.665678181406</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>4.475148058432</c:v>
+                  <c:v>4.475431136706</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>11.496027428627</c:v>
+                  <c:v>11.496316256814</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>3.467132648238</c:v>
+                  <c:v>3.466965295343</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>3.533235594038</c:v>
+                  <c:v>3.533129729681</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>4.044783044684</c:v>
+                  <c:v>4.04479569825</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>4.482291926482</c:v>
+                  <c:v>4.482289112487</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>5.290459116919</c:v>
+                  <c:v>5.290474377547</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>5.897661299685</c:v>
+                  <c:v>5.897721385753</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>6.078726362927</c:v>
+                  <c:v>6.078791252517</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>5.747394637385</c:v>
+                  <c:v>5.747382415776</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>5.588921678172</c:v>
+                  <c:v>5.588976213233</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>4.993103939278</c:v>
+                  <c:v>4.993052703926</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>4.668719773313</c:v>
+                  <c:v>4.668554192864</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>5.732157613018</c:v>
+                  <c:v>5.732299969835</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>5.516090673015</c:v>
+                  <c:v>5.515945728371</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>6.55003270522</c:v>
+                  <c:v>6.550048232324</c:v>
                 </c:pt>
                 <c:pt idx="37">
-                  <c:v>7.517237644695</c:v>
+                  <c:v>7.5174319276</c:v>
                 </c:pt>
                 <c:pt idx="38">
-                  <c:v>6.821629320324</c:v>
+                  <c:v>6.82144280311</c:v>
                 </c:pt>
                 <c:pt idx="39">
-                  <c:v>7.770125404391</c:v>
+                  <c:v>7.770306708309</c:v>
                 </c:pt>
                 <c:pt idx="40">
-                  <c:v>7.159126565015</c:v>
+                  <c:v>7.159161399496</c:v>
                 </c:pt>
                 <c:pt idx="41">
-                  <c:v>6.323800191962</c:v>
+                  <c:v>6.323660165614</c:v>
                 </c:pt>
                 <c:pt idx="42">
-                  <c:v>6.622664333329</c:v>
+                  <c:v>6.622751218947</c:v>
                 </c:pt>
                 <c:pt idx="43">
-                  <c:v>6.04062303197</c:v>
+                  <c:v>6.040500213033</c:v>
                 </c:pt>
                 <c:pt idx="44">
-                  <c:v>6.400715555662</c:v>
+                  <c:v>6.400648011817</c:v>
                 </c:pt>
                 <c:pt idx="45">
-                  <c:v>7.265398971703</c:v>
+                  <c:v>7.265525192487</c:v>
                 </c:pt>
                 <c:pt idx="46">
-                  <c:v>7.238210699748</c:v>
+                  <c:v>7.238239700393</c:v>
                 </c:pt>
                 <c:pt idx="47">
-                  <c:v>7.096416861326</c:v>
+                  <c:v>7.09638086586</c:v>
                 </c:pt>
                 <c:pt idx="48">
-                  <c:v>7.328527471337</c:v>
+                  <c:v>7.328633738278</c:v>
                 </c:pt>
                 <c:pt idx="49">
-                  <c:v>6.414989192399</c:v>
+                  <c:v>6.414779076288</c:v>
                 </c:pt>
                 <c:pt idx="50">
-                  <c:v>6.967552856169</c:v>
+                  <c:v>6.967556530294</c:v>
                 </c:pt>
                 <c:pt idx="51">
-                  <c:v>7.215922223169</c:v>
+                  <c:v>7.216095761759</c:v>
                 </c:pt>
                 <c:pt idx="52">
-                  <c:v>6.381339380665</c:v>
+                  <c:v>6.381294099689</c:v>
                 </c:pt>
                 <c:pt idx="53">
-                  <c:v>6.239879656114</c:v>
+                  <c:v>6.240016645836</c:v>
                 </c:pt>
                 <c:pt idx="54">
-                  <c:v>4.472198309602</c:v>
+                  <c:v>4.471932639684</c:v>
                 </c:pt>
                 <c:pt idx="55">
-                  <c:v>-1.618074267652</c:v>
+                  <c:v>-1.617926227491</c:v>
                 </c:pt>
                 <c:pt idx="56">
-                  <c:v>-2.770343986157</c:v>
+                  <c:v>-2.770418529879</c:v>
                 </c:pt>
                 <c:pt idx="57">
-                  <c:v>-3.048114101414</c:v>
+                  <c:v>-3.048120171488</c:v>
                 </c:pt>
                 <c:pt idx="58">
-                  <c:v>-6.357632689546</c:v>
+                  <c:v>-6.357437021441</c:v>
                 </c:pt>
                 <c:pt idx="59">
-                  <c:v>-0.828276290756</c:v>
+                  <c:v>-0.82858846472</c:v>
                 </c:pt>
                 <c:pt idx="60">
-                  <c:v>0.824877031486</c:v>
+                  <c:v>0.825010461369</c:v>
                 </c:pt>
                 <c:pt idx="61">
-                  <c:v>0.733803774731</c:v>
+                  <c:v>0.733764216709</c:v>
                 </c:pt>
                 <c:pt idx="62">
-                  <c:v>4.897709795208</c:v>
+                  <c:v>4.897814626593</c:v>
                 </c:pt>
                 <c:pt idx="63">
-                  <c:v>3.476895263138</c:v>
+                  <c:v>3.476828102828</c:v>
                 </c:pt>
                 <c:pt idx="64">
-                  <c:v>2.825901552294</c:v>
+                  <c:v>2.825926177448</c:v>
                 </c:pt>
                 <c:pt idx="65">
-                  <c:v>2.153258506392</c:v>
+                  <c:v>2.153309941593</c:v>
                 </c:pt>
                 <c:pt idx="66">
-                  <c:v>0.978264995377</c:v>
+                  <c:v>0.978058004665</c:v>
                 </c:pt>
                 <c:pt idx="67">
-                  <c:v>1.672935671777</c:v>
+                  <c:v>1.673175148395</c:v>
                 </c:pt>
                 <c:pt idx="68">
-                  <c:v>0.390378027677</c:v>
+                  <c:v>0.390294936735</c:v>
                 </c:pt>
                 <c:pt idx="69">
-                  <c:v>0.072332029876</c:v>
+                  <c:v>0.07233276565</c:v>
                 </c:pt>
                 <c:pt idx="70">
-                  <c:v>-0.129692285635</c:v>
+                  <c:v>-0.129582152037</c:v>
                 </c:pt>
                 <c:pt idx="71">
-                  <c:v>-1.090531339012</c:v>
+                  <c:v>-1.090652673526</c:v>
                 </c:pt>
                 <c:pt idx="72">
-                  <c:v>-1.016352579224</c:v>
+                  <c:v>-1.016430600339</c:v>
                 </c:pt>
                 <c:pt idx="73">
-                  <c:v>-0.358420166274</c:v>
+                  <c:v>-0.35837419397</c:v>
                 </c:pt>
                 <c:pt idx="74">
-                  <c:v>0.129659149933</c:v>
+                  <c:v>0.129717988105</c:v>
                 </c:pt>
                 <c:pt idx="75">
-                  <c:v>0.324760963441</c:v>
+                  <c:v>0.324709879351</c:v>
                 </c:pt>
                 <c:pt idx="76">
-                  <c:v>1.173008456251</c:v>
+                  <c:v>1.173113412729</c:v>
                 </c:pt>
                 <c:pt idx="77">
-                  <c:v>1.12710104004</c:v>
+                  <c:v>1.126992965488</c:v>
                 </c:pt>
                 <c:pt idx="78">
-                  <c:v>1.873314624774</c:v>
+                  <c:v>1.873256154396</c:v>
                 </c:pt>
                 <c:pt idx="79">
-                  <c:v>2.978274859057</c:v>
+                  <c:v>2.97838923456</c:v>
                 </c:pt>
                 <c:pt idx="80">
-                  <c:v>3.032029413818</c:v>
+                  <c:v>3.031956226773</c:v>
                 </c:pt>
                 <c:pt idx="81">
-                  <c:v>3.769709923578</c:v>
+                  <c:v>3.769822364893</c:v>
                 </c:pt>
                 <c:pt idx="82">
-                  <c:v>3.472746701248</c:v>
+                  <c:v>3.47273235403</c:v>
                 </c:pt>
                 <c:pt idx="83">
-                  <c:v>3.247133613078</c:v>
+                  <c:v>3.247090702403</c:v>
                 </c:pt>
                 <c:pt idx="84">
-                  <c:v>3.304335130875</c:v>
+                  <c:v>3.304399449785</c:v>
                 </c:pt>
                 <c:pt idx="85">
-                  <c:v>2.662865314536</c:v>
+                  <c:v>2.662744540111</c:v>
                 </c:pt>
                 <c:pt idx="86">
-                  <c:v>3.008526304721</c:v>
+                  <c:v>3.008579296747</c:v>
                 </c:pt>
                 <c:pt idx="87">
-                  <c:v>2.845403482616</c:v>
+                  <c:v>2.845407453641</c:v>
                 </c:pt>
                 <c:pt idx="88">
-                  <c:v>2.671431801432</c:v>
+                  <c:v>2.671380847825</c:v>
                 </c:pt>
                 <c:pt idx="89">
-                  <c:v>2.955960054579</c:v>
+                  <c:v>2.956039710265</c:v>
                 </c:pt>
                 <c:pt idx="90">
-                  <c:v>2.546216673074</c:v>
+                  <c:v>2.546168454019</c:v>
                 </c:pt>
                 <c:pt idx="91">
-                  <c:v>2.519493050927</c:v>
+                  <c:v>2.519468750001</c:v>
                 </c:pt>
                 <c:pt idx="92">
-                  <c:v>2.61469162273</c:v>
+                  <c:v>2.614767641532</c:v>
                 </c:pt>
                 <c:pt idx="93">
-                  <c:v>2.130952764758</c:v>
+                  <c:v>2.130942558667</c:v>
                 </c:pt>
                 <c:pt idx="94">
-                  <c:v>1.889697368919</c:v>
+                  <c:v>1.889715051663</c:v>
                 </c:pt>
                 <c:pt idx="95">
-                  <c:v>5.124828112639</c:v>
+                  <c:v>5.124790170355</c:v>
                 </c:pt>
                 <c:pt idx="96">
-                  <c:v>4.048705768482</c:v>
+                  <c:v>4.048733883113</c:v>
                 </c:pt>
                 <c:pt idx="97">
-                  <c:v>3.197372680965</c:v>
+                  <c:v>3.197338980558</c:v>
                 </c:pt>
                 <c:pt idx="98">
-                  <c:v>3.002991370805</c:v>
+                  <c:v>3.002958500109</c:v>
                 </c:pt>
                 <c:pt idx="99">
-                  <c:v>-0.588865589218</c:v>
+                  <c:v>-0.5888753691</c:v>
                 </c:pt>
                 <c:pt idx="100">
-                  <c:v>-5.766451919248</c:v>
+                  <c:v>-5.766436397186</c:v>
                 </c:pt>
                 <c:pt idx="101">
-                  <c:v>-2.499090827828</c:v>
+                  <c:v>-2.498999441293</c:v>
                 </c:pt>
                 <c:pt idx="102">
-                  <c:v>-3.09140555551</c:v>
+                  <c:v>-3.091613702757</c:v>
                 </c:pt>
                 <c:pt idx="103">
-                  <c:v>2.049690104708</c:v>
+                  <c:v>2.04992792946</c:v>
                 </c:pt>
                 <c:pt idx="104">
-                  <c:v>9.304364842</c:v>
+                  <c:v>9.304187087273</c:v>
                 </c:pt>
                 <c:pt idx="105">
-                  <c:v>8.299058909489</c:v>
+                  <c:v>8.299074858078</c:v>
                 </c:pt>
                 <c:pt idx="106">
-                  <c:v>10.087240068828</c:v>
+                  <c:v>10.08747499393</c:v>
                 </c:pt>
                 <c:pt idx="107">
-                  <c:v>5.362769740653</c:v>
+                  <c:v>5.362586063627</c:v>
                 </c:pt>
                 <c:pt idx="108">
-                  <c:v>5.002853173733</c:v>
+                  <c:v>5.002938946143</c:v>
                 </c:pt>
                 <c:pt idx="109">
-                  <c:v>3.582562103596</c:v>
+                  <c:v>3.582489016891</c:v>
                 </c:pt>
                 <c:pt idx="110">
-                  <c:v>2.792439686645</c:v>
+                  <c:v>2.792468150654</c:v>
                 </c:pt>
                 <c:pt idx="111">
-                  <c:v>2.17334439265</c:v>
+                  <c:v>2.173359237388</c:v>
                 </c:pt>
                 <c:pt idx="112">
-                  <c:v>1.512329727951</c:v>
+                  <c:v>1.512254538591</c:v>
                 </c:pt>
                 <c:pt idx="113">
-                  <c:v>1.434501731261</c:v>
+                  <c:v>1.434422031219</c:v>
                 </c:pt>
                 <c:pt idx="114">
-                  <c:v>1.685727456552</c:v>
+                  <c:v>1.685602981751</c:v>
                 </c:pt>
                 <c:pt idx="115">
-                  <c:v>2.24847440264</c:v>
+                  <c:v>2.248272110732</c:v>
                 </c:pt>
                 <c:pt idx="116">
-                  <c:v>3.093180887766</c:v>
+                  <c:v>3.092893744064</c:v>
                 </c:pt>
                 <c:pt idx="117">
-                  <c:v>3.517396126844</c:v>
+                  <c:v>3.516750034357</c:v>
                 </c:pt>
                 <c:pt idx="118">
-                  <c:v>3.841403229512</c:v>
+                  <c:v>3.840162726819</c:v>
                 </c:pt>
                 <c:pt idx="119">
-                  <c:v>3.514066201115</c:v>
+                  <c:v>3.511480172002</c:v>
                 </c:pt>
                 <c:pt idx="120">
-                  <c:v>3.34275859076</c:v>
+                  <c:v>3.379634867546</c:v>
                 </c:pt>
                 <c:pt idx="121">
-                  <c:v>3.121391314559</c:v>
+                  <c:v>3.113491029914</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>2.921462270705</c:v>
+                  <c:v>2.879366423975</c:v>
                 </c:pt>
                 <c:pt idx="123">
-                  <c:v>3.052778541041</c:v>
+                  <c:v>2.966159238939</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>2.751738284663</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'Данни'!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Тримесечен растеж</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:val>
             <c:numRef>
-              <c:f>'Данни'!$D$2:$D$125</c:f>
+              <c:f>'Данни'!$D$2:$D$126</c:f>
               <c:numCache>
-                <c:ptCount val="124"/>
+                <c:ptCount val="125"/>
                 <c:pt idx="0">
                   <c:v>11.693458238849</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.55321908959</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>8.777064571706</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>1.281267103492</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>-1.165808854065</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>-4.80524752548</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>-2.156695362693</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>-9.972206028592</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1915,363 +1927,366 @@
                 <c:pt idx="11">
                   <c:v>11.25229960269</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>-6.522083670106</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0.697198405601</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>-1.466504552066</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>-2.389806204301</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>-2.626052431059</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>-0.926760799431</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>-5.452395353879</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>8.616984449277</c:v>
+                  <c:v>8.617455384484</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>0.906497455451</c:v>
+                  <c:v>0.906411807304</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>0.81974433726</c:v>
+                  <c:v>0.819665957888</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>0.901338900607</c:v>
+                  <c:v>0.901326888561</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>0.795411254083</c:v>
+                  <c:v>0.795424136249</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>0.970964466002</c:v>
+                  <c:v>0.970938834256</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>1.317884696677</c:v>
+                  <c:v>1.317921851126</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>1.325629582585</c:v>
+                  <c:v>1.325602468183</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>1.575060540295</c:v>
+                  <c:v>1.575090979926</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>1.553256447004</c:v>
+                  <c:v>1.553273569523</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>1.491119204173</c:v>
+                  <c:v>1.491160919638</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>1.009143922903</c:v>
+                  <c:v>1.009043430796</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>1.422840237551</c:v>
+                  <c:v>1.42293473674</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>0.980211181725</c:v>
+                  <c:v>0.980126775818</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>1.177554685926</c:v>
+                  <c:v>1.177485588212</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>2.035400344463</c:v>
+                  <c:v>2.035597625739</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>1.215579521122</c:v>
+                  <c:v>1.215398514429</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>1.969706566701</c:v>
+                  <c:v>1.969776266495</c:v>
                 </c:pt>
                 <c:pt idx="37">
-                  <c:v>2.09599110656</c:v>
+                  <c:v>2.096090990189</c:v>
                 </c:pt>
                 <c:pt idx="38">
-                  <c:v>1.375258069466</c:v>
+                  <c:v>1.375093882437</c:v>
                 </c:pt>
                 <c:pt idx="39">
-                  <c:v>2.114298080587</c:v>
+                  <c:v>2.114465553598</c:v>
                 </c:pt>
                 <c:pt idx="40">
-                  <c:v>1.39159299274</c:v>
+                  <c:v>1.391524683945</c:v>
                 </c:pt>
                 <c:pt idx="41">
-                  <c:v>1.300132865755</c:v>
+                  <c:v>1.300065630501</c:v>
                 </c:pt>
                 <c:pt idx="42">
-                  <c:v>1.660212420271</c:v>
+                  <c:v>1.660264497931</c:v>
                 </c:pt>
                 <c:pt idx="43">
-                  <c:v>1.556867450674</c:v>
+                  <c:v>1.55683362601</c:v>
                 </c:pt>
                 <c:pt idx="44">
-                  <c:v>1.735898350045</c:v>
+                  <c:v>1.735883059819</c:v>
                 </c:pt>
                 <c:pt idx="45">
-                  <c:v>2.12336553364</c:v>
+                  <c:v>2.123482750615</c:v>
                 </c:pt>
                 <c:pt idx="46">
-                  <c:v>1.634444879864</c:v>
+                  <c:v>1.634404834835</c:v>
                 </c:pt>
                 <c:pt idx="47">
-                  <c:v>1.422585668463</c:v>
+                  <c:v>1.422490372174</c:v>
                 </c:pt>
                 <c:pt idx="48">
-                  <c:v>1.95639108097</c:v>
+                  <c:v>1.956510973457</c:v>
                 </c:pt>
                 <c:pt idx="49">
-                  <c:v>1.254131549097</c:v>
+                  <c:v>1.253947589683</c:v>
                 </c:pt>
                 <c:pt idx="50">
-                  <c:v>2.162185395127</c:v>
+                  <c:v>2.162350370519</c:v>
                 </c:pt>
                 <c:pt idx="51">
-                  <c:v>1.658080103265</c:v>
+                  <c:v>1.658145636518</c:v>
                 </c:pt>
                 <c:pt idx="52">
-                  <c:v>1.162749120752</c:v>
+                  <c:v>1.162661279391</c:v>
                 </c:pt>
                 <c:pt idx="53">
-                  <c:v>1.119489687639</c:v>
+                  <c:v>1.11947940118</c:v>
                 </c:pt>
                 <c:pt idx="54">
-                  <c:v>0.462351114192</c:v>
+                  <c:v>0.462128331556</c:v>
                 </c:pt>
                 <c:pt idx="55">
-                  <c:v>-4.268141681352</c:v>
+                  <c:v>-4.267692471218</c:v>
                 </c:pt>
                 <c:pt idx="56">
-                  <c:v>-0.022090183672</c:v>
+                  <c:v>-0.022404088139</c:v>
                 </c:pt>
                 <c:pt idx="57">
-                  <c:v>0.830606918155</c:v>
+                  <c:v>0.8306676527</c:v>
                 </c:pt>
                 <c:pt idx="58">
-                  <c:v>-2.966999592484</c:v>
+                  <c:v>-2.967005942662</c:v>
                 </c:pt>
                 <c:pt idx="59">
-                  <c:v>1.384594132207</c:v>
+                  <c:v>1.384538880387</c:v>
                 </c:pt>
                 <c:pt idx="60">
-                  <c:v>1.6445019414</c:v>
+                  <c:v>1.64463727664</c:v>
                 </c:pt>
                 <c:pt idx="61">
-                  <c:v>0.739528485699</c:v>
+                  <c:v>0.739416288304</c:v>
                 </c:pt>
                 <c:pt idx="62">
-                  <c:v>1.043930993294</c:v>
+                  <c:v>1.044065040524</c:v>
                 </c:pt>
                 <c:pt idx="63">
-                  <c:v>0.011363916292</c:v>
+                  <c:v>0.011144553919</c:v>
                 </c:pt>
                 <c:pt idx="64">
-                  <c:v>1.005036181073</c:v>
+                  <c:v>1.005260410138</c:v>
                 </c:pt>
                 <c:pt idx="65">
-                  <c:v>0.080533599582</c:v>
+                  <c:v>0.080448559979</c:v>
                 </c:pt>
                 <c:pt idx="66">
-                  <c:v>-0.118302742374</c:v>
+                  <c:v>-0.118425271556</c:v>
                 </c:pt>
                 <c:pt idx="67">
-                  <c:v>0.699382885746</c:v>
+                  <c:v>0.69960561682</c:v>
                 </c:pt>
                 <c:pt idx="68">
-                  <c:v>-0.269096216017</c:v>
+                  <c:v>-0.269192262995</c:v>
                 </c:pt>
                 <c:pt idx="69">
-                  <c:v>-0.236530782428</c:v>
+                  <c:v>-0.236532247054</c:v>
                 </c:pt>
                 <c:pt idx="70">
-                  <c:v>-0.319942207661</c:v>
+                  <c:v>-0.319955298711</c:v>
                 </c:pt>
                 <c:pt idx="71">
-                  <c:v>-0.269432590465</c:v>
+                  <c:v>-0.269444323787</c:v>
                 </c:pt>
                 <c:pt idx="72">
-                  <c:v>-0.194301407639</c:v>
+                  <c:v>-0.194353761772</c:v>
                 </c:pt>
                 <c:pt idx="73">
-                  <c:v>0.426585012321</c:v>
+                  <c:v>0.426709031014</c:v>
                 </c:pt>
                 <c:pt idx="74">
-                  <c:v>0.168325587048</c:v>
+                  <c:v>0.168325077428</c:v>
                 </c:pt>
                 <c:pt idx="75">
-                  <c:v>-0.075108403916</c:v>
+                  <c:v>-0.075229758351</c:v>
                 </c:pt>
                 <c:pt idx="76">
-                  <c:v>0.649557404345</c:v>
+                  <c:v>0.649660270479</c:v>
                 </c:pt>
                 <c:pt idx="77">
-                  <c:v>0.381016286954</c:v>
+                  <c:v>0.380928837252</c:v>
                 </c:pt>
                 <c:pt idx="78">
-                  <c:v>0.907464398944</c:v>
+                  <c:v>0.907513809416</c:v>
                 </c:pt>
                 <c:pt idx="79">
-                  <c:v>1.008718425861</c:v>
+                  <c:v>1.008765917162</c:v>
                 </c:pt>
                 <c:pt idx="80">
-                  <c:v>0.702096370962</c:v>
+                  <c:v>0.702015911386</c:v>
                 </c:pt>
                 <c:pt idx="81">
-                  <c:v>1.099716284287</c:v>
+                  <c:v>1.099809571099</c:v>
                 </c:pt>
                 <c:pt idx="82">
-                  <c:v>0.618692214776</c:v>
+                  <c:v>0.618618505458</c:v>
                 </c:pt>
                 <c:pt idx="83">
-                  <c:v>0.788477931406</c:v>
+                  <c:v>0.788497405335</c:v>
                 </c:pt>
                 <c:pt idx="84">
-                  <c:v>0.757887873895</c:v>
+                  <c:v>0.75791197927</c:v>
                 </c:pt>
                 <c:pt idx="85">
-                  <c:v>0.471936081697</c:v>
+                  <c:v>0.4718480368</c:v>
                 </c:pt>
                 <c:pt idx="86">
-                  <c:v>0.957470571249</c:v>
+                  <c:v>0.957567318874</c:v>
                 </c:pt>
                 <c:pt idx="87">
-                  <c:v>0.628870746004</c:v>
+                  <c:v>0.628842306722</c:v>
                 </c:pt>
                 <c:pt idx="88">
-                  <c:v>0.587447401571</c:v>
+                  <c:v>0.587417662947</c:v>
                 </c:pt>
                 <c:pt idx="89">
-                  <c:v>0.750368981307</c:v>
+                  <c:v>0.750408641841</c:v>
                 </c:pt>
                 <c:pt idx="90">
-                  <c:v>0.555680763664</c:v>
+                  <c:v>0.555652044539</c:v>
                 </c:pt>
                 <c:pt idx="91">
-                  <c:v>0.602646785665</c:v>
+                  <c:v>0.602641812391</c:v>
                 </c:pt>
                 <c:pt idx="92">
-                  <c:v>0.680851895185</c:v>
+                  <c:v>0.680920580218</c:v>
                 </c:pt>
                 <c:pt idx="93">
-                  <c:v>0.275418780117</c:v>
+                  <c:v>0.275373947224</c:v>
                 </c:pt>
                 <c:pt idx="94">
-                  <c:v>0.318146500938</c:v>
+                  <c:v>0.318145284588</c:v>
                 </c:pt>
                 <c:pt idx="95">
-                  <c:v>3.796911995203</c:v>
+                  <c:v>3.796851387292</c:v>
                 </c:pt>
                 <c:pt idx="96">
-                  <c:v>-0.349779177401</c:v>
+                  <c:v>-0.349648302917</c:v>
                 </c:pt>
                 <c:pt idx="97">
-                  <c:v>-0.545041034751</c:v>
+                  <c:v>-0.545144852421</c:v>
                 </c:pt>
                 <c:pt idx="98">
-                  <c:v>0.129188466028</c:v>
+                  <c:v>0.129187996824</c:v>
                 </c:pt>
                 <c:pt idx="99">
-                  <c:v>0.177369923491</c:v>
+                  <c:v>0.177333542766</c:v>
                 </c:pt>
                 <c:pt idx="100">
-                  <c:v>-5.539817739717</c:v>
+                  <c:v>-5.539668829268</c:v>
                 </c:pt>
                 <c:pt idx="101">
-                  <c:v>2.903362107125</c:v>
+                  <c:v>2.903334189737</c:v>
                 </c:pt>
                 <c:pt idx="102">
-                  <c:v>-0.479092969529</c:v>
+                  <c:v>-0.479400473609</c:v>
                 </c:pt>
                 <c:pt idx="103">
-                  <c:v>5.49187731799</c:v>
+                  <c:v>5.492311437814</c:v>
                 </c:pt>
                 <c:pt idx="104">
-                  <c:v>1.175321691088</c:v>
+                  <c:v>1.175080865793</c:v>
                 </c:pt>
                 <c:pt idx="105">
-                  <c:v>1.956928169642</c:v>
+                  <c:v>1.957081329941</c:v>
                 </c:pt>
                 <c:pt idx="106">
-                  <c:v>1.164147633891</c:v>
+                  <c:v>1.164036037242</c:v>
                 </c:pt>
                 <c:pt idx="107">
-                  <c:v>0.964620172287</c:v>
+                  <c:v>0.96464419345</c:v>
                 </c:pt>
                 <c:pt idx="108">
-                  <c:v>0.829709341206</c:v>
+                  <c:v>0.829727476569</c:v>
                 </c:pt>
                 <c:pt idx="109">
-                  <c:v>0.577836933155</c:v>
+                  <c:v>0.577834897266</c:v>
                 </c:pt>
                 <c:pt idx="110">
-                  <c:v>0.392472757214</c:v>
+                  <c:v>0.392460647031</c:v>
                 </c:pt>
                 <c:pt idx="111">
-                  <c:v>0.356533416109</c:v>
+                  <c:v>0.356544083885</c:v>
                 </c:pt>
                 <c:pt idx="112">
-                  <c:v>0.177387378878</c:v>
+                  <c:v>0.177316641585</c:v>
                 </c:pt>
                 <c:pt idx="113">
-                  <c:v>0.500725398223</c:v>
+                  <c:v>0.500718837617</c:v>
                 </c:pt>
                 <c:pt idx="114">
-                  <c:v>0.641117659605</c:v>
+                  <c:v>0.641061399978</c:v>
                 </c:pt>
                 <c:pt idx="115">
-                  <c:v>0.911924365385</c:v>
+                  <c:v>0.911858972044</c:v>
                 </c:pt>
                 <c:pt idx="116">
-                  <c:v>1.004983969206</c:v>
+                  <c:v>1.004831151688</c:v>
                 </c:pt>
                 <c:pt idx="117">
-                  <c:v>0.914273014906</c:v>
+                  <c:v>0.913917655801</c:v>
                 </c:pt>
                 <c:pt idx="118">
-                  <c:v>0.956122075888</c:v>
+                  <c:v>0.955489708718</c:v>
                 </c:pt>
                 <c:pt idx="119">
-                  <c:v>0.593821870386</c:v>
+                  <c:v>0.592445300616</c:v>
                 </c:pt>
                 <c:pt idx="120">
-                  <c:v>0.837828691931</c:v>
+                  <c:v>0.876178632252</c:v>
                 </c:pt>
                 <c:pt idx="121">
-                  <c:v>0.698107721355</c:v>
+                  <c:v>0.654121639401</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>0.76039099914</c:v>
+                  <c:v>0.726264958307</c:v>
                 </c:pt>
                 <c:pt idx="123">
-                  <c:v>0.722168332003</c:v>
+                  <c:v>0.677308784862</c:v>
+                </c:pt>
+                <c:pt idx="124">
+                  <c:v>0.666109939334</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:smooth val="0"/>
         <c:axId val="110438656"/>
         <c:axId val="110444544"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="110438656"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:t>Период</a:t>
                 </a:r>
@@ -2757,67 +2772,67 @@
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7"/>
       <c r="D5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="7"/>
       <c r="G5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="7"/>
       <c r="J5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="8">
-        <f>'Данни'!C125</f>
-        <v>3.052778541041</v>
+        <f>'Данни'!C126</f>
+        <v>2.751738284663</v>
       </c>
       <c r="B6" s="8"/>
       <c r="D6" s="9">
-        <f>'Данни'!C125-'Данни'!C124</f>
-        <v>0.131316270336</v>
+        <f>'Данни'!C126-'Данни'!C125</f>
+        <v>-0.214420954276</v>
       </c>
       <c r="E6" s="9"/>
       <c r="G6" s="9">
-        <f>'Данни'!C125-'Данни'!C118</f>
-        <v>-0.040402346725</v>
+        <f>'Данни'!C126-'Данни'!C119</f>
+        <v>-0.765011749694</v>
       </c>
       <c r="H6" s="9"/>
       <c r="J6" s="10" t="str">
-        <f>'Данни'!A125</f>
-        <v>2026-Q1</v>
+        <f>'Данни'!A126</f>
+        <v>2026-Q2</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="8"/>
       <c r="B7" s="8"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="J7" s="10"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
     </row>
@@ -2959,55 +2974,55 @@
     <mergeCell ref="G6:H7"/>
     <mergeCell ref="J5:J5"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="A9:J9"/>
     <mergeCell ref="A31:J31"/>
     <mergeCell ref="B32:J32"/>
     <mergeCell ref="B33:J33"/>
     <mergeCell ref="B34:J34"/>
     <mergeCell ref="B35:J35"/>
     <mergeCell ref="B36:J36"/>
     <mergeCell ref="B37:J37"/>
     <mergeCell ref="B38:J38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.4" right="0.4" top="0.4" bottom="0.4" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D125"/>
+  <dimension ref="A1:D126"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="C2" sqref="C2:D125"/>
+      <selection pane="bottomRight" activeCell="C2" sqref="C2:D126"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -3256,1514 +3271,1528 @@
         <v>-0.926760799431</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>59</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="3">
         <v>-10.968263344996</v>
       </c>
       <c r="D20" s="3">
         <v>-5.452395353879</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21" s="3">
-        <v>-0.928802825768</v>
+        <v>-0.928373278631</v>
       </c>
       <c r="D21" s="3">
-        <v>8.616984449277</v>
+        <v>8.617455384484</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>63</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="3">
-        <v>2.665320192471</v>
+        <v>2.665678181406</v>
       </c>
       <c r="D22" s="3">
-        <v>0.906497455451</v>
+        <v>0.906411807304</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>65</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="3">
-        <v>4.475148058432</v>
+        <v>4.475431136706</v>
       </c>
       <c r="D23" s="3">
-        <v>0.81974433726</v>
+        <v>0.819665957888</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>67</v>
       </c>
       <c r="B24" t="s">
         <v>68</v>
       </c>
       <c r="C24" s="3">
-        <v>11.496027428627</v>
+        <v>11.496316256814</v>
       </c>
       <c r="D24" s="3">
-        <v>0.901338900607</v>
+        <v>0.901326888561</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>69</v>
       </c>
       <c r="B25" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="3">
-        <v>3.467132648238</v>
+        <v>3.466965295343</v>
       </c>
       <c r="D25" s="3">
-        <v>0.795411254083</v>
+        <v>0.795424136249</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>71</v>
       </c>
       <c r="B26" t="s">
         <v>72</v>
       </c>
       <c r="C26" s="3">
-        <v>3.533235594038</v>
+        <v>3.533129729681</v>
       </c>
       <c r="D26" s="3">
-        <v>0.970964466002</v>
+        <v>0.970938834256</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>73</v>
       </c>
       <c r="B27" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="3">
-        <v>4.044783044684</v>
+        <v>4.04479569825</v>
       </c>
       <c r="D27" s="3">
-        <v>1.317884696677</v>
+        <v>1.317921851126</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>75</v>
       </c>
       <c r="B28" t="s">
         <v>76</v>
       </c>
       <c r="C28" s="3">
-        <v>4.482291926482</v>
+        <v>4.482289112487</v>
       </c>
       <c r="D28" s="3">
-        <v>1.325629582585</v>
+        <v>1.325602468183</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>77</v>
       </c>
       <c r="B29" t="s">
         <v>78</v>
       </c>
       <c r="C29" s="3">
-        <v>5.290459116919</v>
+        <v>5.290474377547</v>
       </c>
       <c r="D29" s="3">
-        <v>1.575060540295</v>
+        <v>1.575090979926</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>79</v>
       </c>
       <c r="B30" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="3">
-        <v>5.897661299685</v>
+        <v>5.897721385753</v>
       </c>
       <c r="D30" s="3">
-        <v>1.553256447004</v>
+        <v>1.553273569523</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>81</v>
       </c>
       <c r="B31" t="s">
         <v>82</v>
       </c>
       <c r="C31" s="3">
-        <v>6.078726362927</v>
+        <v>6.078791252517</v>
       </c>
       <c r="D31" s="3">
-        <v>1.491119204173</v>
+        <v>1.491160919638</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>83</v>
       </c>
       <c r="B32" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="3">
-        <v>5.747394637385</v>
+        <v>5.747382415776</v>
       </c>
       <c r="D32" s="3">
-        <v>1.0091439229029999</v>
+        <v>1.0090434307959999</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>85</v>
       </c>
       <c r="B33" t="s">
         <v>86</v>
       </c>
       <c r="C33" s="3">
-        <v>5.588921678172</v>
+        <v>5.588976213233</v>
       </c>
       <c r="D33" s="3">
-        <v>1.422840237551</v>
+        <v>1.42293473674</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>87</v>
       </c>
       <c r="B34" t="s">
         <v>88</v>
       </c>
       <c r="C34" s="3">
-        <v>4.993103939278</v>
+        <v>4.993052703926</v>
       </c>
       <c r="D34" s="3">
-        <v>0.980211181725</v>
+        <v>0.980126775818</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>89</v>
       </c>
       <c r="B35" t="s">
         <v>90</v>
       </c>
       <c r="C35" s="3">
-        <v>4.668719773313</v>
+        <v>4.668554192864</v>
       </c>
       <c r="D35" s="3">
-        <v>1.177554685926</v>
+        <v>1.177485588212</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>91</v>
       </c>
       <c r="B36" t="s">
         <v>92</v>
       </c>
       <c r="C36" s="3">
-        <v>5.732157613018</v>
+        <v>5.732299969835</v>
       </c>
       <c r="D36" s="3">
-        <v>2.035400344463</v>
+        <v>2.035597625739</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>93</v>
       </c>
       <c r="B37" t="s">
         <v>94</v>
       </c>
       <c r="C37" s="3">
-        <v>5.516090673015</v>
+        <v>5.515945728371</v>
       </c>
       <c r="D37" s="3">
-        <v>1.215579521122</v>
+        <v>1.215398514429</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>95</v>
       </c>
       <c r="B38" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="3">
-        <v>6.55003270522</v>
+        <v>6.550048232324</v>
       </c>
       <c r="D38" s="3">
-        <v>1.969706566701</v>
+        <v>1.969776266495</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>97</v>
       </c>
       <c r="B39" t="s">
         <v>98</v>
       </c>
       <c r="C39" s="3">
-        <v>7.517237644695</v>
+        <v>7.5174319276</v>
       </c>
       <c r="D39" s="3">
-        <v>2.09599110656</v>
+        <v>2.096090990189</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>99</v>
       </c>
       <c r="B40" t="s">
         <v>100</v>
       </c>
       <c r="C40" s="3">
-        <v>6.821629320324</v>
+        <v>6.82144280311</v>
       </c>
       <c r="D40" s="3">
-        <v>1.375258069466</v>
+        <v>1.375093882437</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>101</v>
       </c>
       <c r="B41" t="s">
         <v>102</v>
       </c>
       <c r="C41" s="3">
-        <v>7.770125404391</v>
+        <v>7.770306708309</v>
       </c>
       <c r="D41" s="3">
-        <v>2.114298080587</v>
+        <v>2.114465553598</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>103</v>
       </c>
       <c r="B42" t="s">
         <v>104</v>
       </c>
       <c r="C42" s="3">
-        <v>7.159126565015</v>
+        <v>7.159161399496</v>
       </c>
       <c r="D42" s="3">
-        <v>1.39159299274</v>
+        <v>1.391524683945</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>105</v>
       </c>
       <c r="B43" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="3">
-        <v>6.323800191962</v>
+        <v>6.323660165614</v>
       </c>
       <c r="D43" s="3">
-        <v>1.300132865755</v>
+        <v>1.300065630501</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>107</v>
       </c>
       <c r="B44" t="s">
         <v>108</v>
       </c>
       <c r="C44" s="3">
-        <v>6.622664333329</v>
+        <v>6.622751218947</v>
       </c>
       <c r="D44" s="3">
-        <v>1.660212420271</v>
+        <v>1.660264497931</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>109</v>
       </c>
       <c r="B45" t="s">
         <v>110</v>
       </c>
       <c r="C45" s="3">
-        <v>6.04062303197</v>
+        <v>6.040500213033</v>
       </c>
       <c r="D45" s="3">
-        <v>1.556867450674</v>
+        <v>1.55683362601</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>111</v>
       </c>
       <c r="B46" t="s">
         <v>112</v>
       </c>
       <c r="C46" s="3">
-        <v>6.400715555662</v>
+        <v>6.400648011817</v>
       </c>
       <c r="D46" s="3">
-        <v>1.735898350045</v>
+        <v>1.735883059819</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>113</v>
       </c>
       <c r="B47" t="s">
         <v>114</v>
       </c>
       <c r="C47" s="3">
-        <v>7.265398971703</v>
+        <v>7.265525192487</v>
       </c>
       <c r="D47" s="3">
-        <v>2.12336553364</v>
+        <v>2.123482750615</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>115</v>
       </c>
       <c r="B48" t="s">
         <v>116</v>
       </c>
       <c r="C48" s="3">
-        <v>7.238210699748</v>
+        <v>7.238239700393</v>
       </c>
       <c r="D48" s="3">
-        <v>1.634444879864</v>
+        <v>1.634404834835</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>117</v>
       </c>
       <c r="B49" t="s">
         <v>118</v>
       </c>
       <c r="C49" s="3">
-        <v>7.096416861326</v>
+        <v>7.09638086586</v>
       </c>
       <c r="D49" s="3">
-        <v>1.422585668463</v>
+        <v>1.422490372174</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>119</v>
       </c>
       <c r="B50" t="s">
         <v>120</v>
       </c>
       <c r="C50" s="3">
-        <v>7.328527471337</v>
+        <v>7.328633738278</v>
       </c>
       <c r="D50" s="3">
-        <v>1.95639108097</v>
+        <v>1.956510973457</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>121</v>
       </c>
       <c r="B51" t="s">
         <v>122</v>
       </c>
       <c r="C51" s="3">
-        <v>6.414989192399</v>
+        <v>6.414779076288</v>
       </c>
       <c r="D51" s="3">
-        <v>1.254131549097</v>
+        <v>1.253947589683</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>123</v>
       </c>
       <c r="B52" t="s">
         <v>124</v>
       </c>
       <c r="C52" s="3">
-        <v>6.967552856169</v>
+        <v>6.967556530294</v>
       </c>
       <c r="D52" s="3">
-        <v>2.162185395127</v>
+        <v>2.162350370519</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>125</v>
       </c>
       <c r="B53" t="s">
         <v>126</v>
       </c>
       <c r="C53" s="3">
-        <v>7.215922223169</v>
+        <v>7.216095761759</v>
       </c>
       <c r="D53" s="3">
-        <v>1.658080103265</v>
+        <v>1.658145636518</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>127</v>
       </c>
       <c r="B54" t="s">
         <v>128</v>
       </c>
       <c r="C54" s="3">
-        <v>6.381339380665</v>
+        <v>6.381294099689</v>
       </c>
       <c r="D54" s="3">
-        <v>1.162749120752</v>
+        <v>1.162661279391</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>129</v>
       </c>
       <c r="B55" t="s">
         <v>130</v>
       </c>
       <c r="C55" s="3">
-        <v>6.239879656114</v>
+        <v>6.240016645836</v>
       </c>
       <c r="D55" s="3">
-        <v>1.119489687639</v>
+        <v>1.11947940118</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>131</v>
       </c>
       <c r="B56" t="s">
         <v>132</v>
       </c>
       <c r="C56" s="3">
-        <v>4.472198309602</v>
+        <v>4.471932639684</v>
       </c>
       <c r="D56" s="3">
-        <v>0.462351114192</v>
+        <v>0.462128331556</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>133</v>
       </c>
       <c r="B57" t="s">
         <v>134</v>
       </c>
       <c r="C57" s="3">
-        <v>-1.618074267652</v>
+        <v>-1.617926227491</v>
       </c>
       <c r="D57" s="3">
-        <v>-4.268141681352</v>
+        <v>-4.267692471218</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>135</v>
       </c>
       <c r="B58" t="s">
         <v>136</v>
       </c>
       <c r="C58" s="3">
-        <v>-2.770343986157</v>
+        <v>-2.770418529879</v>
       </c>
       <c r="D58" s="3">
-        <v>-0.022090183672</v>
+        <v>-0.022404088139</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>137</v>
       </c>
       <c r="B59" t="s">
         <v>138</v>
       </c>
       <c r="C59" s="3">
-        <v>-3.048114101414</v>
+        <v>-3.048120171488</v>
       </c>
       <c r="D59" s="3">
-        <v>0.830606918155</v>
+        <v>0.8306676527</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>139</v>
       </c>
       <c r="B60" t="s">
         <v>140</v>
       </c>
       <c r="C60" s="3">
-        <v>-6.357632689546</v>
+        <v>-6.357437021441</v>
       </c>
       <c r="D60" s="3">
-        <v>-2.966999592484</v>
+        <v>-2.967005942662</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>141</v>
       </c>
       <c r="B61" t="s">
         <v>142</v>
       </c>
       <c r="C61" s="3">
-        <v>-0.828276290756</v>
+        <v>-0.82858846472</v>
       </c>
       <c r="D61" s="3">
-        <v>1.384594132207</v>
+        <v>1.384538880387</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>143</v>
       </c>
       <c r="B62" t="s">
         <v>144</v>
       </c>
       <c r="C62" s="3">
-        <v>0.824877031486</v>
+        <v>0.825010461369</v>
       </c>
       <c r="D62" s="3">
-        <v>1.6445019414</v>
+        <v>1.64463727664</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>145</v>
       </c>
       <c r="B63" t="s">
         <v>146</v>
       </c>
       <c r="C63" s="3">
-        <v>0.733803774731</v>
+        <v>0.733764216709</v>
       </c>
       <c r="D63" s="3">
-        <v>0.739528485699</v>
+        <v>0.739416288304</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>147</v>
       </c>
       <c r="B64" t="s">
         <v>148</v>
       </c>
       <c r="C64" s="3">
-        <v>4.897709795208</v>
+        <v>4.897814626593</v>
       </c>
       <c r="D64" s="3">
-        <v>1.043930993294</v>
+        <v>1.044065040524</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>149</v>
       </c>
       <c r="B65" t="s">
         <v>150</v>
       </c>
       <c r="C65" s="3">
-        <v>3.476895263138</v>
+        <v>3.476828102828</v>
       </c>
       <c r="D65" s="3">
-        <v>0.011363916292</v>
+        <v>0.011144553919</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>151</v>
       </c>
       <c r="B66" t="s">
         <v>152</v>
       </c>
       <c r="C66" s="3">
-        <v>2.825901552294</v>
+        <v>2.825926177448</v>
       </c>
       <c r="D66" s="3">
-        <v>1.005036181073</v>
+        <v>1.005260410138</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>153</v>
       </c>
       <c r="B67" t="s">
         <v>154</v>
       </c>
       <c r="C67" s="3">
-        <v>2.153258506392</v>
+        <v>2.153309941593</v>
       </c>
       <c r="D67" s="3">
-        <v>0.080533599582</v>
+        <v>0.080448559979</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>155</v>
       </c>
       <c r="B68" t="s">
         <v>156</v>
       </c>
       <c r="C68" s="3">
-        <v>0.978264995377</v>
+        <v>0.978058004665</v>
       </c>
       <c r="D68" s="3">
-        <v>-0.118302742374</v>
+        <v>-0.118425271556</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>157</v>
       </c>
       <c r="B69" t="s">
         <v>158</v>
       </c>
       <c r="C69" s="3">
-        <v>1.672935671777</v>
+        <v>1.673175148395</v>
       </c>
       <c r="D69" s="3">
-        <v>0.699382885746</v>
+        <v>0.69960561682</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>159</v>
       </c>
       <c r="B70" t="s">
         <v>160</v>
       </c>
       <c r="C70" s="3">
-        <v>0.390378027677</v>
+        <v>0.390294936735</v>
       </c>
       <c r="D70" s="3">
-        <v>-0.269096216017</v>
+        <v>-0.269192262995</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>161</v>
       </c>
       <c r="B71" t="s">
         <v>162</v>
       </c>
       <c r="C71" s="3">
-        <v>0.072332029876</v>
+        <v>0.07233276565</v>
       </c>
       <c r="D71" s="3">
-        <v>-0.236530782428</v>
+        <v>-0.236532247054</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>163</v>
       </c>
       <c r="B72" t="s">
         <v>164</v>
       </c>
       <c r="C72" s="3">
-        <v>-0.129692285635</v>
+        <v>-0.129582152037</v>
       </c>
       <c r="D72" s="3">
-        <v>-0.319942207661</v>
+        <v>-0.319955298711</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>165</v>
       </c>
       <c r="B73" t="s">
         <v>166</v>
       </c>
       <c r="C73" s="3">
-        <v>-1.090531339012</v>
+        <v>-1.090652673526</v>
       </c>
       <c r="D73" s="3">
-        <v>-0.269432590465</v>
+        <v>-0.269444323787</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>167</v>
       </c>
       <c r="B74" t="s">
         <v>168</v>
       </c>
       <c r="C74" s="3">
-        <v>-1.016352579224</v>
+        <v>-1.016430600339</v>
       </c>
       <c r="D74" s="3">
-        <v>-0.194301407639</v>
+        <v>-0.194353761772</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>169</v>
       </c>
       <c r="B75" t="s">
         <v>170</v>
       </c>
       <c r="C75" s="3">
-        <v>-0.358420166274</v>
+        <v>-0.35837419397</v>
       </c>
       <c r="D75" s="3">
-        <v>0.426585012321</v>
+        <v>0.426709031014</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>171</v>
       </c>
       <c r="B76" t="s">
         <v>172</v>
       </c>
       <c r="C76" s="3">
-        <v>0.129659149933</v>
+        <v>0.129717988105</v>
       </c>
       <c r="D76" s="3">
-        <v>0.168325587048</v>
+        <v>0.168325077428</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>173</v>
       </c>
       <c r="B77" t="s">
         <v>174</v>
       </c>
       <c r="C77" s="3">
-        <v>0.324760963441</v>
+        <v>0.324709879351</v>
       </c>
       <c r="D77" s="3">
-        <v>-0.075108403916</v>
+        <v>-0.075229758351</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>175</v>
       </c>
       <c r="B78" t="s">
         <v>176</v>
       </c>
       <c r="C78" s="3">
-        <v>1.173008456251</v>
+        <v>1.173113412729</v>
       </c>
       <c r="D78" s="3">
-        <v>0.649557404345</v>
+        <v>0.649660270479</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>177</v>
       </c>
       <c r="B79" t="s">
         <v>178</v>
       </c>
       <c r="C79" s="3">
-        <v>1.12710104004</v>
+        <v>1.126992965488</v>
       </c>
       <c r="D79" s="3">
-        <v>0.381016286954</v>
+        <v>0.380928837252</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>179</v>
       </c>
       <c r="B80" t="s">
         <v>180</v>
       </c>
       <c r="C80" s="3">
-        <v>1.873314624774</v>
+        <v>1.873256154396</v>
       </c>
       <c r="D80" s="3">
-        <v>0.907464398944</v>
+        <v>0.907513809416</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>181</v>
       </c>
       <c r="B81" t="s">
         <v>182</v>
       </c>
       <c r="C81" s="3">
-        <v>2.978274859057</v>
+        <v>2.97838923456</v>
       </c>
       <c r="D81" s="3">
-        <v>1.008718425861</v>
+        <v>1.008765917162</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>183</v>
       </c>
       <c r="B82" t="s">
         <v>184</v>
       </c>
       <c r="C82" s="3">
-        <v>3.032029413818</v>
+        <v>3.031956226773</v>
       </c>
       <c r="D82" s="3">
-        <v>0.702096370962</v>
+        <v>0.702015911386</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>185</v>
       </c>
       <c r="B83" t="s">
         <v>186</v>
       </c>
       <c r="C83" s="3">
-        <v>3.769709923578</v>
+        <v>3.769822364893</v>
       </c>
       <c r="D83" s="3">
-        <v>1.099716284287</v>
+        <v>1.099809571099</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>187</v>
       </c>
       <c r="B84" t="s">
         <v>188</v>
       </c>
       <c r="C84" s="3">
-        <v>3.472746701248</v>
+        <v>3.47273235403</v>
       </c>
       <c r="D84" s="3">
-        <v>0.618692214776</v>
+        <v>0.618618505458</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>189</v>
       </c>
       <c r="B85" t="s">
         <v>190</v>
       </c>
       <c r="C85" s="3">
-        <v>3.247133613078</v>
+        <v>3.247090702403</v>
       </c>
       <c r="D85" s="3">
-        <v>0.788477931406</v>
+        <v>0.788497405335</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>191</v>
       </c>
       <c r="B86" t="s">
         <v>192</v>
       </c>
       <c r="C86" s="3">
-        <v>3.304335130875</v>
+        <v>3.304399449785</v>
       </c>
       <c r="D86" s="3">
-        <v>0.757887873895</v>
+        <v>0.75791197927</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>193</v>
       </c>
       <c r="B87" t="s">
         <v>194</v>
       </c>
       <c r="C87" s="3">
-        <v>2.662865314536</v>
+        <v>2.662744540111</v>
       </c>
       <c r="D87" s="3">
-        <v>0.471936081697</v>
+        <v>0.4718480368</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>195</v>
       </c>
       <c r="B88" t="s">
         <v>196</v>
       </c>
       <c r="C88" s="3">
-        <v>3.0085263047209998</v>
+        <v>3.008579296747</v>
       </c>
       <c r="D88" s="3">
-        <v>0.957470571249</v>
+        <v>0.957567318874</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>197</v>
       </c>
       <c r="B89" t="s">
         <v>198</v>
       </c>
       <c r="C89" s="3">
-        <v>2.845403482616</v>
+        <v>2.845407453641</v>
       </c>
       <c r="D89" s="3">
-        <v>0.628870746004</v>
+        <v>0.628842306722</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>199</v>
       </c>
       <c r="B90" t="s">
         <v>200</v>
       </c>
       <c r="C90" s="3">
-        <v>2.671431801432</v>
+        <v>2.671380847825</v>
       </c>
       <c r="D90" s="3">
-        <v>0.587447401571</v>
+        <v>0.587417662947</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>201</v>
       </c>
       <c r="B91" t="s">
         <v>202</v>
       </c>
       <c r="C91" s="3">
-        <v>2.955960054579</v>
+        <v>2.956039710265</v>
       </c>
       <c r="D91" s="3">
-        <v>0.750368981307</v>
+        <v>0.750408641841</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>203</v>
       </c>
       <c r="B92" t="s">
         <v>204</v>
       </c>
       <c r="C92" s="3">
-        <v>2.546216673074</v>
+        <v>2.546168454019</v>
       </c>
       <c r="D92" s="3">
-        <v>0.555680763664</v>
+        <v>0.555652044539</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>205</v>
       </c>
       <c r="B93" t="s">
         <v>206</v>
       </c>
       <c r="C93" s="3">
-        <v>2.519493050927</v>
+        <v>2.519468750001</v>
       </c>
       <c r="D93" s="3">
-        <v>0.602646785665</v>
+        <v>0.602641812391</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>207</v>
       </c>
       <c r="B94" t="s">
         <v>208</v>
       </c>
       <c r="C94" s="3">
-        <v>2.61469162273</v>
+        <v>2.614767641532</v>
       </c>
       <c r="D94" s="3">
-        <v>0.680851895185</v>
+        <v>0.680920580218</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>209</v>
       </c>
       <c r="B95" t="s">
         <v>210</v>
       </c>
       <c r="C95" s="3">
-        <v>2.130952764758</v>
+        <v>2.130942558667</v>
       </c>
       <c r="D95" s="3">
-        <v>0.275418780117</v>
+        <v>0.275373947224</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>211</v>
       </c>
       <c r="B96" t="s">
         <v>212</v>
       </c>
       <c r="C96" s="3">
-        <v>1.889697368919</v>
+        <v>1.889715051663</v>
       </c>
       <c r="D96" s="3">
-        <v>0.318146500938</v>
+        <v>0.318145284588</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>213</v>
       </c>
       <c r="B97" t="s">
         <v>214</v>
       </c>
       <c r="C97" s="3">
-        <v>5.124828112639</v>
+        <v>5.124790170355</v>
       </c>
       <c r="D97" s="3">
-        <v>3.796911995203</v>
+        <v>3.796851387292</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>215</v>
       </c>
       <c r="B98" t="s">
         <v>216</v>
       </c>
       <c r="C98" s="3">
-        <v>4.048705768482</v>
+        <v>4.048733883113</v>
       </c>
       <c r="D98" s="3">
-        <v>-0.349779177401</v>
+        <v>-0.349648302917</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>217</v>
       </c>
       <c r="B99" t="s">
         <v>218</v>
       </c>
       <c r="C99" s="3">
-        <v>3.197372680965</v>
+        <v>3.197338980558</v>
       </c>
       <c r="D99" s="3">
-        <v>-0.545041034751</v>
+        <v>-0.545144852421</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>219</v>
       </c>
       <c r="B100" t="s">
         <v>220</v>
       </c>
       <c r="C100" s="3">
-        <v>3.0029913708049998</v>
+        <v>3.002958500109</v>
       </c>
       <c r="D100" s="3">
-        <v>0.129188466028</v>
+        <v>0.129187996824</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>221</v>
       </c>
       <c r="B101" t="s">
         <v>222</v>
       </c>
       <c r="C101" s="3">
-        <v>-0.588865589218</v>
+        <v>-0.5888753691</v>
       </c>
       <c r="D101" s="3">
-        <v>0.177369923491</v>
+        <v>0.177333542766</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>223</v>
       </c>
       <c r="B102" t="s">
         <v>224</v>
       </c>
       <c r="C102" s="3">
-        <v>-5.766451919248</v>
+        <v>-5.766436397186</v>
       </c>
       <c r="D102" s="3">
-        <v>-5.539817739717</v>
+        <v>-5.539668829268</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>225</v>
       </c>
       <c r="B103" t="s">
         <v>226</v>
       </c>
       <c r="C103" s="3">
-        <v>-2.499090827828</v>
+        <v>-2.498999441293</v>
       </c>
       <c r="D103" s="3">
-        <v>2.903362107125</v>
+        <v>2.903334189737</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>227</v>
       </c>
       <c r="B104" t="s">
         <v>228</v>
       </c>
       <c r="C104" s="3">
-        <v>-3.09140555551</v>
+        <v>-3.091613702757</v>
       </c>
       <c r="D104" s="3">
-        <v>-0.479092969529</v>
+        <v>-0.479400473609</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>229</v>
       </c>
       <c r="B105" t="s">
         <v>230</v>
       </c>
       <c r="C105" s="3">
-        <v>2.049690104708</v>
+        <v>2.04992792946</v>
       </c>
       <c r="D105" s="3">
-        <v>5.49187731799</v>
+        <v>5.492311437814</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>231</v>
       </c>
       <c r="B106" t="s">
         <v>232</v>
       </c>
       <c r="C106" s="3">
-        <v>9.304364842</v>
+        <v>9.304187087273</v>
       </c>
       <c r="D106" s="3">
-        <v>1.175321691088</v>
+        <v>1.175080865793</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>233</v>
       </c>
       <c r="B107" t="s">
         <v>234</v>
       </c>
       <c r="C107" s="3">
-        <v>8.299058909489</v>
+        <v>8.299074858078</v>
       </c>
       <c r="D107" s="3">
-        <v>1.956928169642</v>
+        <v>1.957081329941</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>235</v>
       </c>
       <c r="B108" t="s">
         <v>236</v>
       </c>
       <c r="C108" s="3">
-        <v>10.087240068828001</v>
+        <v>10.08747499393</v>
       </c>
       <c r="D108" s="3">
-        <v>1.164147633891</v>
+        <v>1.164036037242</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>237</v>
       </c>
       <c r="B109" t="s">
         <v>238</v>
       </c>
       <c r="C109" s="3">
-        <v>5.362769740653</v>
+        <v>5.362586063627</v>
       </c>
       <c r="D109" s="3">
-        <v>0.964620172287</v>
+        <v>0.96464419345</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>239</v>
       </c>
       <c r="B110" t="s">
         <v>240</v>
       </c>
       <c r="C110" s="3">
-        <v>5.0028531737330004</v>
+        <v>5.0029389461429998</v>
       </c>
       <c r="D110" s="3">
-        <v>0.829709341206</v>
+        <v>0.829727476569</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>241</v>
       </c>
       <c r="B111" t="s">
         <v>242</v>
       </c>
       <c r="C111" s="3">
-        <v>3.582562103596</v>
+        <v>3.582489016891</v>
       </c>
       <c r="D111" s="3">
-        <v>0.577836933155</v>
+        <v>0.577834897266</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>243</v>
       </c>
       <c r="B112" t="s">
         <v>244</v>
       </c>
       <c r="C112" s="3">
-        <v>2.792439686645</v>
+        <v>2.792468150654</v>
       </c>
       <c r="D112" s="3">
-        <v>0.392472757214</v>
+        <v>0.392460647031</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>245</v>
       </c>
       <c r="B113" t="s">
         <v>246</v>
       </c>
       <c r="C113" s="3">
-        <v>2.17334439265</v>
+        <v>2.173359237388</v>
       </c>
       <c r="D113" s="3">
-        <v>0.356533416109</v>
+        <v>0.356544083885</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>247</v>
       </c>
       <c r="B114" t="s">
         <v>248</v>
       </c>
       <c r="C114" s="3">
-        <v>1.512329727951</v>
+        <v>1.512254538591</v>
       </c>
       <c r="D114" s="3">
-        <v>0.177387378878</v>
+        <v>0.177316641585</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>249</v>
       </c>
       <c r="B115" t="s">
         <v>250</v>
       </c>
       <c r="C115" s="3">
-        <v>1.434501731261</v>
+        <v>1.434422031219</v>
       </c>
       <c r="D115" s="3">
-        <v>0.500725398223</v>
+        <v>0.500718837617</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>251</v>
       </c>
       <c r="B116" t="s">
         <v>252</v>
       </c>
       <c r="C116" s="3">
-        <v>1.685727456552</v>
+        <v>1.685602981751</v>
       </c>
       <c r="D116" s="3">
-        <v>0.641117659605</v>
+        <v>0.641061399978</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>253</v>
       </c>
       <c r="B117" t="s">
         <v>254</v>
       </c>
       <c r="C117" s="3">
-        <v>2.24847440264</v>
+        <v>2.248272110732</v>
       </c>
       <c r="D117" s="3">
-        <v>0.911924365385</v>
+        <v>0.911858972044</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>255</v>
       </c>
       <c r="B118" t="s">
         <v>256</v>
       </c>
       <c r="C118" s="3">
-        <v>3.093180887766</v>
+        <v>3.092893744064</v>
       </c>
       <c r="D118" s="3">
-        <v>1.0049839692060001</v>
+        <v>1.004831151688</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>257</v>
       </c>
       <c r="B119" t="s">
         <v>258</v>
       </c>
       <c r="C119" s="3">
-        <v>3.517396126844</v>
+        <v>3.516750034357</v>
       </c>
       <c r="D119" s="3">
-        <v>0.914273014906</v>
+        <v>0.913917655801</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>259</v>
       </c>
       <c r="B120" t="s">
         <v>260</v>
       </c>
       <c r="C120" s="3">
-        <v>3.841403229512</v>
+        <v>3.840162726819</v>
       </c>
       <c r="D120" s="3">
-        <v>0.956122075888</v>
+        <v>0.955489708718</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>261</v>
       </c>
       <c r="B121" t="s">
         <v>262</v>
       </c>
       <c r="C121" s="3">
-        <v>3.514066201115</v>
+        <v>3.511480172002</v>
       </c>
       <c r="D121" s="3">
-        <v>0.593821870386</v>
+        <v>0.592445300616</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>263</v>
       </c>
       <c r="B122" t="s">
         <v>264</v>
       </c>
       <c r="C122" s="3">
-        <v>3.34275859076</v>
+        <v>3.379634867546</v>
       </c>
       <c r="D122" s="3">
-        <v>0.837828691931</v>
+        <v>0.876178632252</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>265</v>
       </c>
       <c r="B123" t="s">
         <v>266</v>
       </c>
       <c r="C123" s="3">
-        <v>3.121391314559</v>
+        <v>3.113491029914</v>
       </c>
       <c r="D123" s="3">
-        <v>0.698107721355</v>
+        <v>0.654121639401</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>267</v>
       </c>
       <c r="B124" t="s">
         <v>268</v>
       </c>
       <c r="C124" s="3">
-        <v>2.921462270705</v>
+        <v>2.879366423975</v>
       </c>
       <c r="D124" s="3">
-        <v>0.76039099914</v>
+        <v>0.726264958307</v>
       </c>
     </row>
     <row r="125" spans="1:4">
-      <c r="A125" s="2" t="s">
+      <c r="A125" t="s">
         <v>269</v>
       </c>
-      <c r="B125" s="2" t="s">
+      <c r="B125" t="s">
         <v>270</v>
       </c>
-      <c r="C125" s="4">
-[...3 lines deleted...]
-        <v>0.722168332003</v>
+      <c r="C125" s="3">
+        <v>2.966159238939</v>
+      </c>
+      <c r="D125" s="3">
+        <v>0.677308784862</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C126" s="4">
+        <v>2.751738284663</v>
+      </c>
+      <c r="D126" s="4">
+        <v>0.666109939334</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D125"/>
+  <autoFilter ref="A1:D126"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Отчет</vt:lpstr>
       <vt:lpstr>Данни</vt:lpstr>