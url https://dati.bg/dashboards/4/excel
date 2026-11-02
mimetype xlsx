--- v0 (2026-08-25)
+++ v1 (2026-11-02)
@@ -11,123 +11,123 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Отчет" sheetId="1" r:id="rId4"/>
     <sheet name="Данни" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Данни'!$A$1:$E$235</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Данни'!$A$1:$E$238</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="483">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="489">
   <si>
     <t>Нетно нарастване на жилищните кредити</t>
   </si>
   <si>
     <t>Проследява общото салдо по жилищните кредити на домакинствата, нетното му изменение през месеца и натрупаното изменение за последните 12 месеца.</t>
   </si>
   <si>
     <t>Последна стойност</t>
   </si>
   <si>
     <t>Спрямо предходния период</t>
   </si>
   <si>
     <t>На годишна база</t>
   </si>
   <si>
     <t>Последен период</t>
   </si>
   <si>
     <t>Динамика във времето</t>
   </si>
   <si>
     <t>Метаданни и произход</t>
   </si>
   <si>
     <t>Източник</t>
   </si>
   <si>
     <t>Българска народна банка</t>
   </si>
   <si>
     <t>Набор данни</t>
   </si>
   <si>
     <t>bnb-interest-rate-statistics</t>
   </si>
   <si>
     <t>Покритие</t>
   </si>
   <si>
-    <t>2008-01 — 2026-06</t>
+    <t>2008-01 — 2026-09</t>
   </si>
   <si>
     <t>Проверено от източника</t>
   </si>
   <si>
-    <t>2026-08-04T08:22:57+00:00</t>
+    <t>2026-10-27T21:51:41+00:00</t>
   </si>
   <si>
     <t>Официален адрес</t>
   </si>
   <si>
     <t>https://www.bnb.bg/bnbweb/groups/public/documents/bnb_download/s_ir_all_tables_bg.xlsx</t>
   </si>
   <si>
     <t>Каталог на dati.bg</t>
   </si>
   <si>
     <t>https://dati.bg/api/v1/catalog/bnb-interest-rate-statistics</t>
   </si>
   <si>
     <t>Генерирано</t>
   </si>
   <si>
-    <t>25.08.2026 23:49 EEST</t>
+    <t>02.11.2026 02:30 EET</t>
   </si>
   <si>
     <t>Период</t>
   </si>
   <si>
     <t>Етикет</t>
   </si>
   <si>
     <t>Нарастване за 12 месеца</t>
   </si>
   <si>
     <t>Месечно нарастване</t>
   </si>
   <si>
     <t>Общо салдо</t>
   </si>
   <si>
     <t>2007-01</t>
   </si>
   <si>
     <t>2007-02</t>
   </si>
   <si>
     <t>2007-03</t>
   </si>
@@ -1467,50 +1467,68 @@
     <t>фев 2026</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>мар 2026</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>апр 2026</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>май 2026</t>
   </si>
   <si>
     <t>2026-06</t>
   </si>
   <si>
     <t>юни 2026</t>
+  </si>
+  <si>
+    <t>2026-07</t>
+  </si>
+  <si>
+    <t>юли 2026</t>
+  </si>
+  <si>
+    <t>2026-08</t>
+  </si>
+  <si>
+    <t>авг 2026</t>
+  </si>
+  <si>
+    <t>2026-09</t>
+  </si>
+  <si>
+    <t>сеп 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.0&quot; млн. евро&quot;"/>
     <numFmt numFmtId="166" formatCode="+0.0&quot; млн. евро&quot;;-0.0&quot; млн. евро&quot;;0.0&quot; млн. евро&quot;"/>
   </numFmts>
   <fonts count="8">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1713,53 +1731,53 @@
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Данни'!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Нарастване за 12 месеца</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:cat>
             <c:strRef>
-              <c:f>'Данни'!$A$2:$A$235</c:f>
+              <c:f>'Данни'!$A$2:$A$238</c:f>
               <c:strCache>
-                <c:ptCount val="234"/>
+                <c:ptCount val="237"/>
                 <c:pt idx="0">
                   <c:v>2007-01</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2007-02</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2007-03</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2007-04</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2007-05</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2007-06</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2007-07</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2007-08</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -2417,59 +2435,68 @@
                   <c:v>2025-10</c:v>
                 </c:pt>
                 <c:pt idx="226">
                   <c:v>2025-11</c:v>
                 </c:pt>
                 <c:pt idx="227">
                   <c:v>2025-12</c:v>
                 </c:pt>
                 <c:pt idx="228">
                   <c:v>2026-01</c:v>
                 </c:pt>
                 <c:pt idx="229">
                   <c:v>2026-02</c:v>
                 </c:pt>
                 <c:pt idx="230">
                   <c:v>2026-03</c:v>
                 </c:pt>
                 <c:pt idx="231">
                   <c:v>2026-04</c:v>
                 </c:pt>
                 <c:pt idx="232">
                   <c:v>2026-05</c:v>
                 </c:pt>
                 <c:pt idx="233">
                   <c:v>2026-06</c:v>
+                </c:pt>
+                <c:pt idx="234">
+                  <c:v>2026-07</c:v>
+                </c:pt>
+                <c:pt idx="235">
+                  <c:v>2026-08</c:v>
+                </c:pt>
+                <c:pt idx="236">
+                  <c:v>2026-09</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Данни'!$C$2:$C$235</c:f>
+              <c:f>'Данни'!$C$2:$C$238</c:f>
               <c:numCache>
-                <c:ptCount val="234"/>
+                <c:ptCount val="237"/>
                 <c:pt idx="0">
                   <c:v/>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v/>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v/>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v/>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v/>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v/>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v/>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v/>
                 </c:pt>
                 <c:pt idx="8">
@@ -3127,77 +3154,86 @@
                   <c:v>3522.003</c:v>
                 </c:pt>
                 <c:pt idx="226">
                   <c:v>3573.245</c:v>
                 </c:pt>
                 <c:pt idx="227">
                   <c:v>3706.501</c:v>
                 </c:pt>
                 <c:pt idx="228">
                   <c:v>3728.247</c:v>
                 </c:pt>
                 <c:pt idx="229">
                   <c:v>3770.389</c:v>
                 </c:pt>
                 <c:pt idx="230">
                   <c:v>3804.148</c:v>
                 </c:pt>
                 <c:pt idx="231">
                   <c:v>3836.55</c:v>
                 </c:pt>
                 <c:pt idx="232">
                   <c:v>3845.941</c:v>
                 </c:pt>
                 <c:pt idx="233">
                   <c:v>3907.677</c:v>
+                </c:pt>
+                <c:pt idx="234">
+                  <c:v>3900.24</c:v>
+                </c:pt>
+                <c:pt idx="235">
+                  <c:v>3896.748</c:v>
+                </c:pt>
+                <c:pt idx="236">
+                  <c:v>3906.917</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'Данни'!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Месечно нарастване</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:val>
             <c:numRef>
-              <c:f>'Данни'!$D$2:$D$235</c:f>
+              <c:f>'Данни'!$D$2:$D$238</c:f>
               <c:numCache>
-                <c:ptCount val="234"/>
+                <c:ptCount val="237"/>
                 <c:pt idx="0">
                   <c:v/>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>72.021</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>59.873</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>92.781</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>112.058</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>99.376</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>128.301</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>104.742</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3855,77 +3891,86 @@
                   <c:v>368.715</c:v>
                 </c:pt>
                 <c:pt idx="226">
                   <c:v>319.616</c:v>
                 </c:pt>
                 <c:pt idx="227">
                   <c:v>404.572</c:v>
                 </c:pt>
                 <c:pt idx="228">
                   <c:v>203.557</c:v>
                 </c:pt>
                 <c:pt idx="229">
                   <c:v>261.306</c:v>
                 </c:pt>
                 <c:pt idx="230">
                   <c:v>319.569</c:v>
                 </c:pt>
                 <c:pt idx="231">
                   <c:v>337.4</c:v>
                 </c:pt>
                 <c:pt idx="232">
                   <c:v>312.333</c:v>
                 </c:pt>
                 <c:pt idx="233">
                   <c:v>417.083</c:v>
+                </c:pt>
+                <c:pt idx="234">
+                  <c:v>341.356</c:v>
+                </c:pt>
+                <c:pt idx="235">
+                  <c:v>304.22</c:v>
+                </c:pt>
+                <c:pt idx="236">
+                  <c:v>317.19</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>'Данни'!$E$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Общо салдо</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:val>
             <c:numRef>
-              <c:f>'Данни'!$E$2:$E$235</c:f>
+              <c:f>'Данни'!$E$2:$E$238</c:f>
               <c:numCache>
-                <c:ptCount val="234"/>
+                <c:ptCount val="237"/>
                 <c:pt idx="0">
                   <c:v>1764.552</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>1836.573</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1896.446</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>1989.227</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2101.285</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2200.661</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2328.962</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2433.704</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4583,50 +4628,59 @@
                   <c:v>16004.738</c:v>
                 </c:pt>
                 <c:pt idx="226">
                   <c:v>16324.354</c:v>
                 </c:pt>
                 <c:pt idx="227">
                   <c:v>16728.926</c:v>
                 </c:pt>
                 <c:pt idx="228">
                   <c:v>16932.483</c:v>
                 </c:pt>
                 <c:pt idx="229">
                   <c:v>17193.789</c:v>
                 </c:pt>
                 <c:pt idx="230">
                   <c:v>17513.358</c:v>
                 </c:pt>
                 <c:pt idx="231">
                   <c:v>17850.758</c:v>
                 </c:pt>
                 <c:pt idx="232">
                   <c:v>18163.091</c:v>
                 </c:pt>
                 <c:pt idx="233">
                   <c:v>18580.174</c:v>
+                </c:pt>
+                <c:pt idx="234">
+                  <c:v>18921.53</c:v>
+                </c:pt>
+                <c:pt idx="235">
+                  <c:v>19225.75</c:v>
+                </c:pt>
+                <c:pt idx="236">
+                  <c:v>19542.94</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:smooth val="0"/>
         <c:axId val="110438656"/>
         <c:axId val="110444544"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="110438656"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:t>Период</a:t>
                 </a:r>
@@ -5112,67 +5166,67 @@
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7"/>
       <c r="D5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="7"/>
       <c r="G5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="7"/>
       <c r="J5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="8">
-        <f>'Данни'!C235</f>
-        <v>3907.67699999999786</v>
+        <f>'Данни'!C238</f>
+        <v>3906.91700000000128</v>
       </c>
       <c r="B6" s="8"/>
       <c r="D6" s="9">
-        <f>'Данни'!C235-'Данни'!C234</f>
-        <v>61.73599999999715</v>
+        <f>'Данни'!C238-'Данни'!C237</f>
+        <v>10.16900000000169</v>
       </c>
       <c r="E6" s="9"/>
       <c r="G6" s="9">
-        <f>'Данни'!C235-'Данни'!C211</f>
-        <v>1363.58499999999913</v>
+        <f>'Данни'!C238-'Данни'!C214</f>
+        <v>1136.90900000000147</v>
       </c>
       <c r="H6" s="9"/>
       <c r="J6" s="10" t="str">
-        <f>'Данни'!A235</f>
-        <v>2026-06</v>
+        <f>'Данни'!A238</f>
+        <v>2026-09</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="8"/>
       <c r="B7" s="8"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="J7" s="10"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
     </row>
@@ -5314,55 +5368,55 @@
     <mergeCell ref="G6:H7"/>
     <mergeCell ref="J5:J5"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="A9:J9"/>
     <mergeCell ref="A31:J31"/>
     <mergeCell ref="B32:J32"/>
     <mergeCell ref="B33:J33"/>
     <mergeCell ref="B34:J34"/>
     <mergeCell ref="B35:J35"/>
     <mergeCell ref="B36:J36"/>
     <mergeCell ref="B37:J37"/>
     <mergeCell ref="B38:J38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.4" right="0.4" top="0.4" bottom="0.4" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E235"/>
+  <dimension ref="A1:E238"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="C2" sqref="C2:E235"/>
+      <selection pane="bottomRight" activeCell="C2" sqref="C2:E238"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -9283,68 +9337,119 @@
       <c r="D233" s="3">
         <v>337.40000000000146</v>
       </c>
       <c r="E233" s="3">
         <v>17850.75800000000163</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>479</v>
       </c>
       <c r="B234" t="s">
         <v>480</v>
       </c>
       <c r="C234" s="3">
         <v>3845.94100000000071</v>
       </c>
       <c r="D234" s="3">
         <v>312.33299999999872</v>
       </c>
       <c r="E234" s="3">
         <v>18163.091000000000349</v>
       </c>
     </row>
     <row r="235" spans="1:5">
-      <c r="A235" s="2" t="s">
+      <c r="A235" t="s">
         <v>481</v>
       </c>
-      <c r="B235" s="2" t="s">
+      <c r="B235" t="s">
         <v>482</v>
       </c>
-      <c r="C235" s="4">
+      <c r="C235" s="3">
         <v>3907.67699999999786</v>
       </c>
-      <c r="D235" s="4">
+      <c r="D235" s="3">
         <v>417.082999999998719</v>
       </c>
-      <c r="E235" s="4">
+      <c r="E235" s="3">
         <v>18580.17399999999907</v>
       </c>
     </row>
+    <row r="236" spans="1:5">
+      <c r="A236" t="s">
+        <v>483</v>
+      </c>
+      <c r="B236" t="s">
+        <v>484</v>
+      </c>
+      <c r="C236" s="3">
+        <v>3900.23999999999796</v>
+      </c>
+      <c r="D236" s="3">
+        <v>341.35599999999977</v>
+      </c>
+      <c r="E236" s="3">
+        <v>18921.52999999999884</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" t="s">
+        <v>485</v>
+      </c>
+      <c r="B237" t="s">
+        <v>486</v>
+      </c>
+      <c r="C237" s="3">
+        <v>3896.74799999999959</v>
+      </c>
+      <c r="D237" s="3">
+        <v>304.22000000000116</v>
+      </c>
+      <c r="E237" s="3">
+        <v>19225.75</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="C238" s="4">
+        <v>3906.91700000000128</v>
+      </c>
+      <c r="D238" s="4">
+        <v>317.19000000000233</v>
+      </c>
+      <c r="E238" s="4">
+        <v>19542.94000000000233</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:E235"/>
+  <autoFilter ref="A1:E238"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Отчет</vt:lpstr>
       <vt:lpstr>Данни</vt:lpstr>